--- v0 (2026-08-21)
+++ v1 (2026-10-25)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="74C07C6D" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00B4094B" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1772463B" w14:textId="77777777" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15FCF6D0" w14:textId="77777777" w:rsidR="00AE2530" w:rsidRPr="00342DFB" w:rsidRDefault="00AE2530" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -170,57 +171,56 @@
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A02A47E" w14:textId="77777777" w:rsidR="009A3DF3" w:rsidRPr="00342DFB" w:rsidRDefault="009A3DF3" w:rsidP="00E36989">
       <w:pPr>
         <w:ind w:left="-270"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4711F178" w14:textId="77777777" w:rsidR="00211627" w:rsidRDefault="009407EB" w:rsidP="00211627">
+    <w:p w14:paraId="20829181" w14:textId="76995FB7" w:rsidR="009407EB" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc85864414"/>
       <w:bookmarkStart w:id="1" w:name="_Toc90354316"/>
       <w:r w:rsidRPr="00EE1CC9">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>RFP Float Date</w:t>
       </w:r>
       <w:r w:rsidRPr="00D81C98">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
@@ -256,141 +256,169 @@
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00671D6F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> August 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE1CC9">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096DB9CE" w14:textId="331BA83D" w:rsidR="00211627" w:rsidRPr="00211627" w:rsidRDefault="00DF01C4" w:rsidP="00211627">
+    <w:p w14:paraId="2C08752B" w14:textId="77777777" w:rsidR="00BF5F0C" w:rsidRDefault="00BF5F0C" w:rsidP="00BF5F0C"/>
+    <w:p w14:paraId="56856C90" w14:textId="77777777" w:rsidR="00BF5F0C" w:rsidRPr="00211627" w:rsidRDefault="00BF5F0C" w:rsidP="00BF5F0C">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00211627">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of Submission of Pre-Bid Queries: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00211627" w:rsidRPr="00211627">
+        <w:t>Date of Submission of Pre-Bid Queries: 14th August 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69254999" w14:textId="77777777" w:rsidR="00BF5F0C" w:rsidRPr="00BF5F0C" w:rsidRDefault="00BF5F0C" w:rsidP="00BF5F0C"/>
+    <w:p w14:paraId="4C14C3F3" w14:textId="543B2DCC" w:rsidR="009407EB" w:rsidRPr="00EE1CC9" w:rsidRDefault="009407EB" w:rsidP="009407EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submission of Technical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EE1CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>proposal:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C302F3">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00276A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F0C" w:rsidRPr="00BF5F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00671D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5F0C">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00671D6F">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5C7A82" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00676FA3" w:rsidRDefault="00362743" w:rsidP="00E36989">
+      <w:pPr>
+        <w:pStyle w:val="TOC1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t>14th August 2026</w:t>
-[...53 lines deleted...]
-        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78D4CF99" w14:textId="77777777" w:rsidR="00362743" w:rsidRPr="00342DFB" w:rsidRDefault="00362743" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="172D22E3" w14:textId="77777777" w:rsidR="00C1279E" w:rsidRPr="00342DFB" w:rsidRDefault="00C1279E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="DocumentControlBody"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A00D25" w14:textId="77777777" w:rsidR="00C1279E" w:rsidRPr="00342DFB" w:rsidRDefault="00C1279E" w:rsidP="00E36989">
@@ -471,66 +499,107 @@
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t>RFP</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:t xml:space="preserve">, and for no other purpose whatsoever.  Recipient further agrees that it shall not disclose any such Confidential Information to any third party and that it shall use the same degree of care to avoid disclosure or non-permitted use of such information as it would employ with respect to its own extremely important confidential information, but in no event less than a reasonable degree of care. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="472FCA19" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="0F68F1EF" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481610ED" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1194294B" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C00E9E0" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A192917" w14:textId="77777777" w:rsidR="00F8110A" w:rsidRPr="00342DFB" w:rsidRDefault="00F8110A" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424A34CB" w14:textId="77777777" w:rsidR="00342DFB" w:rsidRPr="00342DFB" w:rsidRDefault="00342DFB" w:rsidP="00342DFB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="33D816A1" w14:textId="77777777" w:rsidR="005A4DE9" w:rsidRPr="00342DFB" w:rsidRDefault="00B4094B" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="42628DF1" w14:textId="0D8EC46C" w:rsidR="00620EFB" w:rsidRDefault="00447466">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
@@ -1814,51 +1883,67 @@
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22AAB769" w14:textId="77777777" w:rsidR="00FD7311" w:rsidRPr="00342DFB" w:rsidRDefault="00FD7311" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>* - Detailed Process Note and the content of the RFP is subject to change and the final will one will be agreed mutually prior to the agreement signing.</w:t>
+        <w:t xml:space="preserve">* - Detailed Process Note and the content of the RFP is subject to change and the final </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>will one</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be agreed mutually prior to the agreement signing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A4B0B98" w14:textId="77777777" w:rsidR="005B2F9C" w:rsidRPr="00342DFB" w:rsidRDefault="005B2F9C" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9019"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C086E87" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A85269A" w14:textId="77777777" w:rsidR="00A42C5E" w:rsidRPr="00342DFB" w:rsidRDefault="00A42C5E" w:rsidP="00E36989">
@@ -1965,51 +2050,50 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1770D236" w14:textId="77777777" w:rsidR="00B4094B" w:rsidRPr="00342DFB" w:rsidRDefault="00956953" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc233116375"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="006E4266" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="06BFE2C3" w14:textId="2AE671C1" w:rsidR="00F47D28" w:rsidRPr="00690385" w:rsidRDefault="005923C8" w:rsidP="00690385">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="150"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:spacing w:val="8"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="en-IN" w:eastAsia="en-IN"/>
@@ -2302,153 +2386,138 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00500626">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mentioned below is the detailed requirement </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="037686BE" w14:textId="77777777" w:rsidR="009348C2" w:rsidRPr="00B56FAA" w:rsidRDefault="009348C2" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4160ACF5" w14:textId="2FF6F011" w:rsidR="006D11A7" w:rsidRPr="00EC713F" w:rsidRDefault="000E0D86" w:rsidP="00E36989">
+    <w:bookmarkStart w:id="5" w:name="_MON_1848834029"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="4160ACF5" w14:textId="3B6772E5" w:rsidR="006D11A7" w:rsidRPr="00EC713F" w:rsidRDefault="00901651" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E0D86">
-[...11 lines deleted...]
-        <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="28E854B9">
+      <w:r>
+        <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="4CB63932">
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
           <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
             <v:imagedata r:id="rId8" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Link" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" r:id="rId9" UpdateMode="Always">
-[...2 lines deleted...]
-            <o:FieldCodes>\f 0</o:FieldCodes>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1849967942" r:id="rId9">
+            <o:FieldCodes>\s</o:FieldCodes>
           </o:OLEObject>
         </w:object>
       </w:r>
-      <w:r w:rsidR="00191C9F" w:rsidRPr="000E0D86">
-[...4 lines deleted...]
-        <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="7576E284">
+      <w:r w:rsidR="00DE0E63">
+        <w:object w:dxaOrig="1508" w:dyaOrig="984" w14:anchorId="1E7CF8F4">
           <v:shape id="_x0000_i1026" type="#_x0000_t75" style="width:75.5pt;height:49pt" o:ole="">
             <v:imagedata r:id="rId10" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1847626019" r:id="rId11"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1026" DrawAspect="Icon" ObjectID="_1849967943" r:id="rId11"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D80461" w14:textId="77777777" w:rsidR="009A3645" w:rsidRPr="00342DFB" w:rsidRDefault="00D54F80" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc233116378"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc233116378"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="006005A3" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Company’s Obligations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="009A3645" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2CBAC1" w14:textId="156BA672" w:rsidR="006005A3" w:rsidRPr="00342DFB" w:rsidRDefault="006005A3" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2603,181 +2672,181 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> will not be held responsible for consequential damages, including but not limited to systems problems, inability to use the system, loss of electronic information etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75055CD2" w14:textId="77777777" w:rsidR="00922984" w:rsidRPr="00342DFB" w:rsidRDefault="00922984" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69C6D4E7" w14:textId="77777777" w:rsidR="007F6C93" w:rsidRPr="00342DFB" w:rsidRDefault="00D54F80" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc233116379"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc233116379"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00C32FA8" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Proposal</w:t>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE7545" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Terms &amp; Conditions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007F6C93" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE2A26C" w14:textId="06D22E59" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc215654227"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc233116380"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc215654227"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc233116380"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.1</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="005B32AD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Liability on</w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="107DD06B" w14:textId="34BD90B7" w:rsidR="00EC713F" w:rsidRPr="00F2633D" w:rsidRDefault="005E7582" w:rsidP="00EC713F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Vendors waives any right to claim damages of any nature whatsoever based on the selection process, final selection, and any communications associated with the selection. </w:t>
@@ -2786,104 +2855,103 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> reserves the right to award the Contract to the Vendor(s) whose proposal is deemed to be the most advantageous in meeting the specifications of the RFP. In addition, </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reserves the right to add or waive any requirements contained in this RFP at its sole discretion with regard to proposals submitted. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">reserves the right to add or waive any requirements contained in this RFP at its sole discretion with regard to proposals submitted. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">’ decision on award of Contract shall be final and binding on all the vendors. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> shall be at liberty to cancel the RFP / online reverse auction process at any time, before ordering, without assigning any reason.</w:t>
       </w:r>
       <w:r w:rsidR="00EC713F" w:rsidRPr="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">The final </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">selection shall be made at the sole discretion of </w:t>
+        <w:t xml:space="preserve">The final selection shall be made at the sole discretion of </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00EC713F">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, the reasoning of the decision shall not be subject to any disclosure, and Vendor shall have no claim, or right over the same. Vendor’s participation in the RFP process shall be deemed to be an acceptance of all the conditions therein, including the waiver of any legal right available to the Supplier to the extent of the selection made by the </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>INLIC</w:t>
       </w:r>
@@ -2915,61 +2983,61 @@
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="_Toc233116381"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc233116381"/>
       <w:r w:rsidR="005E7582" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.2 Confidentiality</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="5978807B" w14:textId="3C98783E" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The terms of this RFP, the information provided by </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>INLIC</w:t>
@@ -3008,88 +3076,88 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EE5DB53" w14:textId="77777777" w:rsidR="005E7582" w:rsidRPr="00342DFB" w:rsidRDefault="005E7582" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc233116382"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc233116382"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.3 Third-</w:t>
       </w:r>
       <w:r w:rsidR="00922984" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>party</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003E08F2" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contracting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="531C0DE4" w14:textId="653CAAF1" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">This RFP is being issued to individual </w:t>
       </w:r>
       <w:r w:rsidR="00AC28BA" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3161,61 +3229,61 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> in receipt of this RFP must not forward to a sister concern within the same chain. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="764DBEB7" w14:textId="77777777" w:rsidR="005E39D8" w:rsidRPr="00342DFB" w:rsidRDefault="005E39D8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc233116383"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc233116383"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.4 Cost for Bidding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:p w14:paraId="1F9A58FC" w14:textId="5F76232F" w:rsidR="005E39D8" w:rsidRPr="00342DFB" w:rsidRDefault="005E39D8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">The Vendor shall bear all costs associated with the preparation and submission of its proposal. </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3260,70 +3328,70 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> be responsible or liable for these costs, regardless of the conduct or outcome of the selection process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F54819A" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc233116384"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc233116384"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.5</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acceptance of proposal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="67FCEAC7" w14:textId="78ACB787" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve">This RFP is not a contract offer by </w:t>
       </w:r>
       <w:r w:rsidR="005923C8">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3503,70 +3571,70 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>with such Vendor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CC7BB9E" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc233116385"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc233116385"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.6</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Evaluation &amp; Selection</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="457588BF" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00AC28BA" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor</w:t>
       </w:r>
       <w:r w:rsidR="0036049F" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -3744,125 +3812,145 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> prior to agreement of a final arrangement resulting from this invitation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="514D68A8" w14:textId="744F11D2" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="005923C8" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>INLIC</w:t>
       </w:r>
       <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary in order to make a decision on any proposal.</w:t>
+        <w:t xml:space="preserve"> reserves the right to request any additional information that it deems necessary in order to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t>make a decision</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00ED3BFE" w:rsidRPr="00342DFB">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on any proposal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21B4CE0C" w14:textId="77777777" w:rsidR="00ED3BFE" w:rsidRPr="00342DFB" w:rsidRDefault="00ED3BFE" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Any proposal not supported by the information requested in the RFP, or not complying with the RFP requirements, may not be considered.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3051741C" w14:textId="77777777" w:rsidR="0036049F" w:rsidRPr="00342DFB" w:rsidRDefault="005F4762" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc233116386"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc233116386"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.7</w:t>
       </w:r>
       <w:r w:rsidR="0036049F" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Acceptance</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
     <w:p w14:paraId="3FE0102B" w14:textId="0CC843CD" w:rsidR="0036049F" w:rsidRPr="00342DFB" w:rsidRDefault="0036049F" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>All the terms &amp; conditions of this RFP shall be deemed to be accepted by the vendor.</w:t>
       </w:r>
       <w:r w:rsidR="00394A2B" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -4018,79 +4106,79 @@
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>has the right to disqualify the vendor from the contract awarding process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA3AAB2" w14:textId="77777777" w:rsidR="00366D04" w:rsidRPr="00342DFB" w:rsidRDefault="00366D04" w:rsidP="00366D04">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="576"/>
         </w:tabs>
         <w:overflowPunct w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc233116387"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc233116387"/>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5.8 Engagement Guideline</w:t>
       </w:r>
       <w:r w:rsidR="005143CD" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> &amp; Terms</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="77D85D7B" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRDefault="00366D04" w:rsidP="00366D04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t>Vendor shall adhere to the key terms</w:t>
       </w:r>
       <w:r w:rsidR="00554EFD">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
@@ -4133,51 +4221,67 @@
         </w:rPr>
         <w:t>Declaration that the Database of the Vendor is situated in India as required by IRDAI regulations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="566F88B2" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Declaration if the Vendor has ever been black listed by any Government organization, or any Client Company</w:t>
+        <w:t xml:space="preserve">Declaration if the Vendor has ever been </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>black listed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005328C1">
+        <w:rPr>
+          <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by any Government organization, or any Client Company</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDBE6A4" w14:textId="77777777" w:rsidR="00554EFD" w:rsidRPr="005328C1" w:rsidRDefault="00554EFD" w:rsidP="00554EFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005328C1">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Declaration that the Memorandum of Association and Article of Association of the Vendor Company allows for such an activity to be performed.</w:t>
       </w:r>
     </w:p>
@@ -4469,83 +4573,83 @@
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Times New Roman" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> to provide data for any regulatory reporting or in supporting audit requirements"</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2AD9C7" w14:textId="01DF35AD" w:rsidR="005F4762" w:rsidRPr="00342DFB" w:rsidRDefault="00294804" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_MON_1571237453"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="17" w:name="_MON_1571237453"/>
+      <w:bookmarkStart w:id="18" w:name="_MON_1582355939"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc233116388"/>
       <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00AF7560">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005F4762" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pricing</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="49166964" w14:textId="7BD5F984" w:rsidR="0017715E" w:rsidRDefault="0017715E" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1944BFFD" w14:textId="77777777" w:rsidR="009407EB" w:rsidRDefault="009407EB" w:rsidP="009407EB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -4564,156 +4668,155 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FA094B" w14:textId="77777777" w:rsidR="00751B68" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="_Toc233116389"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc233116389"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00751B68" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>) Vendor Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="368A10B8" w14:textId="197332EE" w:rsidR="00E3322A" w:rsidRPr="00342DFB" w:rsidRDefault="00751B68" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>Kindly fill in the attached questionnaire</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:id="20" w:name="_MON_1843729071"/>
-    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:id="21" w:name="_MON_1843729071"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p w14:paraId="6158297F" w14:textId="4EEDF23F" w:rsidR="00EC7E28" w:rsidRPr="00342DFB" w:rsidRDefault="00E3322A" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:eastAsia="Calibri" w:hAnsi="VAG Rounded Std Light" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:object w:dxaOrig="1534" w:dyaOrig="997" w14:anchorId="2C112DBB">
           <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:76.5pt;height:49.5pt" o:ole="">
             <v:imagedata r:id="rId12" o:title=""/>
           </v:shape>
-          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1847626020" r:id="rId13"/>
+          <o:OLEObject Type="Embed" ProgID="Excel.Sheet.12" ShapeID="_x0000_i1027" DrawAspect="Icon" ObjectID="_1849967944" r:id="rId13"/>
         </w:object>
       </w:r>
     </w:p>
     <w:p w14:paraId="2852878E" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="00F80218" w:rsidP="00E36989">
       <w:pPr>
         <w:pStyle w:val="SasHeading1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="5010"/>
           <w:tab w:val="left" w:pos="5520"/>
         </w:tabs>
         <w:ind w:left="90" w:hanging="180"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc233116390"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc233116390"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="003E08F2" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact person for questions and clarifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="009C645E" w:rsidRPr="00342DFB" w:rsidDel="009C645E">
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012712F4" w14:textId="77777777" w:rsidR="003E08F2" w:rsidRPr="00342DFB" w:rsidRDefault="003E08F2" w:rsidP="00E36989">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06504713" w14:textId="1E363868" w:rsidR="00AD5F16" w:rsidRPr="00500626" w:rsidRDefault="00AD5F16" w:rsidP="00AD5F16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
@@ -4939,60 +5042,60 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="VAG Rounded Std Light" w:hAnsi="VAG Rounded Std Light"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E23CCA" w:rsidSect="002B4351">
       <w:headerReference w:type="default" r:id="rId17"/>
       <w:footerReference w:type="even" r:id="rId18"/>
       <w:footerReference w:type="default" r:id="rId19"/>
       <w:headerReference w:type="first" r:id="rId20"/>
       <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1620" w:left="1440" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41606999" w14:textId="77777777" w:rsidR="005B0BD2" w:rsidRDefault="005B0BD2">
+    <w:p w14:paraId="1CC8DE54" w14:textId="77777777" w:rsidR="00EA6708" w:rsidRDefault="00EA6708">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2028798C" w14:textId="77777777" w:rsidR="005B0BD2" w:rsidRDefault="005B0BD2">
+    <w:p w14:paraId="3E4478E2" w14:textId="77777777" w:rsidR="00EA6708" w:rsidRDefault="00EA6708">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
@@ -5086,102 +5189,102 @@
     <w:panose1 w:val="020F0502020204020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="30C0E5B0" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00447466">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00E36989">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00E36989">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="73385C03" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="253ED1BC" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00326938">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_________</w:t>
     </w:r>
     <w:r w:rsidR="00E36989">
@@ -5321,51 +5424,51 @@
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6CA0F3AC" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="75B10DC2" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6362017E" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00326938">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
         <w:bottom w:val="single" w:sz="8" w:space="1" w:color="C0C0C0"/>
       </w:pBdr>
       <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>_________</w:t>
     </w:r>
     <w:r w:rsidR="00E36989">
@@ -5499,157 +5602,157 @@
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5F11C5A7" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="47D87B2C" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="7920"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="340D3C86" w14:textId="77777777" w:rsidR="005B0BD2" w:rsidRDefault="005B0BD2">
+    <w:p w14:paraId="646CB85F" w14:textId="77777777" w:rsidR="00EA6708" w:rsidRDefault="00EA6708">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3CC2E40A" w14:textId="77777777" w:rsidR="005B0BD2" w:rsidRDefault="005B0BD2">
+    <w:p w14:paraId="5FE8132A" w14:textId="77777777" w:rsidR="00EA6708" w:rsidRDefault="00EA6708">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="284B5632" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                                                                                                       </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="6D3693FA" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">                       </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Request for Proposal</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0989A608" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="00B3301E" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua"/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">                      </w:t>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="75498CA4" w14:textId="77777777" w:rsidR="00E36989" w:rsidRDefault="00E36989">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="009F0882"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A58F880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="NumList"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="624"/>
         </w:tabs>
         <w:ind w:left="624" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -8873,181 +8976,178 @@
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1906842272">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1291746965">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1148977439">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1296372167">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1020276689">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6645"/>
     <w:rsid w:val="00000648"/>
     <w:rsid w:val="00001257"/>
     <w:rsid w:val="000047C5"/>
+    <w:rsid w:val="00006643"/>
     <w:rsid w:val="000072CD"/>
     <w:rsid w:val="00012892"/>
     <w:rsid w:val="000128B1"/>
     <w:rsid w:val="00012A0A"/>
     <w:rsid w:val="000150DD"/>
     <w:rsid w:val="000153C0"/>
     <w:rsid w:val="00017BBF"/>
     <w:rsid w:val="00017E71"/>
     <w:rsid w:val="00023E88"/>
     <w:rsid w:val="000443C9"/>
     <w:rsid w:val="00044860"/>
     <w:rsid w:val="00047641"/>
     <w:rsid w:val="00063E1D"/>
     <w:rsid w:val="0006605C"/>
     <w:rsid w:val="00073535"/>
     <w:rsid w:val="00073CC8"/>
     <w:rsid w:val="00080A97"/>
     <w:rsid w:val="000913C3"/>
-    <w:rsid w:val="00094ECD"/>
     <w:rsid w:val="000952AF"/>
     <w:rsid w:val="00096E00"/>
     <w:rsid w:val="000B3F31"/>
     <w:rsid w:val="000C14FF"/>
     <w:rsid w:val="000C6E3F"/>
     <w:rsid w:val="000D085F"/>
     <w:rsid w:val="000D54FD"/>
     <w:rsid w:val="000E09B0"/>
     <w:rsid w:val="000E0D86"/>
     <w:rsid w:val="000E32EF"/>
     <w:rsid w:val="000F54C8"/>
     <w:rsid w:val="00104755"/>
     <w:rsid w:val="00105FB5"/>
     <w:rsid w:val="0012035A"/>
     <w:rsid w:val="0012053D"/>
     <w:rsid w:val="00122D99"/>
     <w:rsid w:val="00127360"/>
     <w:rsid w:val="001410F5"/>
     <w:rsid w:val="0014687B"/>
-    <w:rsid w:val="001702DD"/>
     <w:rsid w:val="00173B5B"/>
     <w:rsid w:val="0017715E"/>
     <w:rsid w:val="001778A2"/>
     <w:rsid w:val="00187E7F"/>
-    <w:rsid w:val="00191C9F"/>
     <w:rsid w:val="00192E2F"/>
     <w:rsid w:val="00194281"/>
     <w:rsid w:val="00194B18"/>
     <w:rsid w:val="00195C79"/>
     <w:rsid w:val="00196972"/>
     <w:rsid w:val="001A1217"/>
     <w:rsid w:val="001A525D"/>
     <w:rsid w:val="001A597C"/>
     <w:rsid w:val="001B3548"/>
     <w:rsid w:val="001B39D9"/>
     <w:rsid w:val="001B5BC7"/>
     <w:rsid w:val="001B659F"/>
     <w:rsid w:val="001C1680"/>
     <w:rsid w:val="001C1D05"/>
     <w:rsid w:val="001C1E8C"/>
     <w:rsid w:val="001C3487"/>
     <w:rsid w:val="001C3F1B"/>
     <w:rsid w:val="001D0353"/>
     <w:rsid w:val="001D17E9"/>
+    <w:rsid w:val="001D7239"/>
     <w:rsid w:val="001E63A2"/>
     <w:rsid w:val="00203B44"/>
     <w:rsid w:val="00207052"/>
-    <w:rsid w:val="00211627"/>
     <w:rsid w:val="00211AAD"/>
     <w:rsid w:val="00212F4A"/>
     <w:rsid w:val="00213655"/>
     <w:rsid w:val="00223871"/>
     <w:rsid w:val="0022468E"/>
     <w:rsid w:val="0022622E"/>
     <w:rsid w:val="00226CC6"/>
     <w:rsid w:val="00232461"/>
     <w:rsid w:val="00240C62"/>
     <w:rsid w:val="00245855"/>
     <w:rsid w:val="0025683D"/>
     <w:rsid w:val="00261F2C"/>
     <w:rsid w:val="00267376"/>
     <w:rsid w:val="0027175B"/>
     <w:rsid w:val="00271C0F"/>
     <w:rsid w:val="00273A8C"/>
     <w:rsid w:val="0027411F"/>
+    <w:rsid w:val="00276A8B"/>
     <w:rsid w:val="00285591"/>
     <w:rsid w:val="00294804"/>
     <w:rsid w:val="00294F03"/>
     <w:rsid w:val="002A2162"/>
     <w:rsid w:val="002A4C09"/>
     <w:rsid w:val="002A62B8"/>
     <w:rsid w:val="002A7017"/>
     <w:rsid w:val="002B4351"/>
     <w:rsid w:val="002B497B"/>
-    <w:rsid w:val="002C3292"/>
     <w:rsid w:val="002C3388"/>
     <w:rsid w:val="002C4C7B"/>
     <w:rsid w:val="002C7DDE"/>
     <w:rsid w:val="002D10D6"/>
-    <w:rsid w:val="002D53F9"/>
     <w:rsid w:val="002E02E1"/>
     <w:rsid w:val="002E573F"/>
-    <w:rsid w:val="002E6B7E"/>
     <w:rsid w:val="002F3C1A"/>
     <w:rsid w:val="002F3E31"/>
     <w:rsid w:val="002F667B"/>
     <w:rsid w:val="002F6D46"/>
     <w:rsid w:val="003069B7"/>
     <w:rsid w:val="00311104"/>
     <w:rsid w:val="0031256B"/>
     <w:rsid w:val="00314BD9"/>
     <w:rsid w:val="00321DD3"/>
     <w:rsid w:val="00322803"/>
     <w:rsid w:val="00326938"/>
     <w:rsid w:val="00330691"/>
     <w:rsid w:val="003312CD"/>
     <w:rsid w:val="0033263C"/>
     <w:rsid w:val="0033737E"/>
     <w:rsid w:val="00342DFB"/>
     <w:rsid w:val="00343B09"/>
     <w:rsid w:val="00346634"/>
     <w:rsid w:val="00347388"/>
     <w:rsid w:val="003477BE"/>
     <w:rsid w:val="00352331"/>
     <w:rsid w:val="00353F06"/>
     <w:rsid w:val="00354AF2"/>
     <w:rsid w:val="00357241"/>
     <w:rsid w:val="0036049F"/>
@@ -9066,226 +9166,230 @@
     <w:rsid w:val="00387B7E"/>
     <w:rsid w:val="00390265"/>
     <w:rsid w:val="00394A2B"/>
     <w:rsid w:val="00397E3E"/>
     <w:rsid w:val="003A16A9"/>
     <w:rsid w:val="003B24E6"/>
     <w:rsid w:val="003B7223"/>
     <w:rsid w:val="003C7D1B"/>
     <w:rsid w:val="003D1C70"/>
     <w:rsid w:val="003D1D2D"/>
     <w:rsid w:val="003D5EC2"/>
     <w:rsid w:val="003E08F2"/>
     <w:rsid w:val="003E0C70"/>
     <w:rsid w:val="003E1925"/>
     <w:rsid w:val="003F0767"/>
     <w:rsid w:val="003F2B5E"/>
     <w:rsid w:val="003F4F83"/>
     <w:rsid w:val="00420524"/>
     <w:rsid w:val="0042166A"/>
     <w:rsid w:val="00423A21"/>
     <w:rsid w:val="00424F9A"/>
     <w:rsid w:val="00435425"/>
     <w:rsid w:val="0044671E"/>
     <w:rsid w:val="00447466"/>
     <w:rsid w:val="00457D3E"/>
+    <w:rsid w:val="004601F6"/>
     <w:rsid w:val="00461AEA"/>
     <w:rsid w:val="004646B8"/>
     <w:rsid w:val="00471709"/>
     <w:rsid w:val="0047225D"/>
     <w:rsid w:val="004733E0"/>
     <w:rsid w:val="0048285A"/>
     <w:rsid w:val="00486EC6"/>
     <w:rsid w:val="004922DE"/>
     <w:rsid w:val="00494DBF"/>
     <w:rsid w:val="004A0450"/>
     <w:rsid w:val="004A12A8"/>
     <w:rsid w:val="004A3A1D"/>
     <w:rsid w:val="004B1C5C"/>
     <w:rsid w:val="004B1D90"/>
     <w:rsid w:val="004B3C7A"/>
     <w:rsid w:val="004C2272"/>
     <w:rsid w:val="004C518B"/>
     <w:rsid w:val="004D2012"/>
     <w:rsid w:val="004D3FF2"/>
     <w:rsid w:val="004D7622"/>
+    <w:rsid w:val="004E00AF"/>
+    <w:rsid w:val="004E5D20"/>
     <w:rsid w:val="005143CD"/>
     <w:rsid w:val="00514453"/>
     <w:rsid w:val="00514D35"/>
     <w:rsid w:val="0051663E"/>
     <w:rsid w:val="0051745A"/>
     <w:rsid w:val="005228D5"/>
     <w:rsid w:val="005268D3"/>
     <w:rsid w:val="005326F9"/>
     <w:rsid w:val="005328C1"/>
     <w:rsid w:val="00532F12"/>
     <w:rsid w:val="00533D06"/>
     <w:rsid w:val="00536E24"/>
     <w:rsid w:val="0053736A"/>
     <w:rsid w:val="005375BA"/>
     <w:rsid w:val="00537740"/>
     <w:rsid w:val="00537B0B"/>
     <w:rsid w:val="00550731"/>
     <w:rsid w:val="005548C7"/>
     <w:rsid w:val="00554EFD"/>
     <w:rsid w:val="00565DCE"/>
     <w:rsid w:val="00566A3E"/>
     <w:rsid w:val="0057041B"/>
     <w:rsid w:val="005753C2"/>
+    <w:rsid w:val="00576EEA"/>
     <w:rsid w:val="00581F2A"/>
     <w:rsid w:val="005923C8"/>
     <w:rsid w:val="0059444E"/>
     <w:rsid w:val="00597722"/>
     <w:rsid w:val="005A15AA"/>
     <w:rsid w:val="005A4DE9"/>
     <w:rsid w:val="005A7A2C"/>
-    <w:rsid w:val="005B0BD2"/>
     <w:rsid w:val="005B2F9C"/>
     <w:rsid w:val="005B32AD"/>
     <w:rsid w:val="005B6026"/>
     <w:rsid w:val="005B6C25"/>
     <w:rsid w:val="005B6F44"/>
+    <w:rsid w:val="005C0368"/>
     <w:rsid w:val="005C38C5"/>
     <w:rsid w:val="005C602A"/>
     <w:rsid w:val="005D2DF6"/>
     <w:rsid w:val="005D3372"/>
     <w:rsid w:val="005D534B"/>
     <w:rsid w:val="005E180E"/>
     <w:rsid w:val="005E39D8"/>
     <w:rsid w:val="005E42A5"/>
     <w:rsid w:val="005E7582"/>
     <w:rsid w:val="005F0C14"/>
     <w:rsid w:val="005F4762"/>
     <w:rsid w:val="006005A3"/>
     <w:rsid w:val="00604C9A"/>
     <w:rsid w:val="00605371"/>
     <w:rsid w:val="00616F69"/>
     <w:rsid w:val="00620EFB"/>
     <w:rsid w:val="0062374C"/>
     <w:rsid w:val="006268BC"/>
     <w:rsid w:val="006322C2"/>
     <w:rsid w:val="00636181"/>
     <w:rsid w:val="006363D3"/>
     <w:rsid w:val="0064319A"/>
     <w:rsid w:val="00653082"/>
     <w:rsid w:val="00653751"/>
     <w:rsid w:val="00657581"/>
     <w:rsid w:val="00657AF3"/>
+    <w:rsid w:val="00660EEF"/>
     <w:rsid w:val="006636A2"/>
     <w:rsid w:val="0066602E"/>
     <w:rsid w:val="006660A1"/>
     <w:rsid w:val="00671D6F"/>
     <w:rsid w:val="00671DA8"/>
     <w:rsid w:val="00676FA3"/>
     <w:rsid w:val="00683A96"/>
     <w:rsid w:val="00685F74"/>
     <w:rsid w:val="00690385"/>
     <w:rsid w:val="0069046E"/>
     <w:rsid w:val="00693EDE"/>
     <w:rsid w:val="0069456F"/>
     <w:rsid w:val="006A4A7A"/>
     <w:rsid w:val="006A58FA"/>
     <w:rsid w:val="006B451D"/>
     <w:rsid w:val="006C4E35"/>
     <w:rsid w:val="006C6D91"/>
     <w:rsid w:val="006D11A7"/>
     <w:rsid w:val="006D6645"/>
     <w:rsid w:val="006E4266"/>
     <w:rsid w:val="006F2627"/>
     <w:rsid w:val="006F4B68"/>
     <w:rsid w:val="006F5B57"/>
     <w:rsid w:val="00701092"/>
     <w:rsid w:val="00703EFE"/>
     <w:rsid w:val="0072242F"/>
     <w:rsid w:val="00722B69"/>
     <w:rsid w:val="0072318B"/>
     <w:rsid w:val="00723CA4"/>
     <w:rsid w:val="007267D6"/>
     <w:rsid w:val="0072706E"/>
     <w:rsid w:val="007300B7"/>
     <w:rsid w:val="00736925"/>
     <w:rsid w:val="00736A74"/>
-    <w:rsid w:val="00737393"/>
     <w:rsid w:val="00737A3C"/>
     <w:rsid w:val="00737B9A"/>
     <w:rsid w:val="00742F73"/>
     <w:rsid w:val="00751B68"/>
     <w:rsid w:val="00755FBD"/>
     <w:rsid w:val="00765FBC"/>
     <w:rsid w:val="00772E3F"/>
     <w:rsid w:val="0077572B"/>
     <w:rsid w:val="007762B2"/>
     <w:rsid w:val="00784871"/>
     <w:rsid w:val="007920F0"/>
     <w:rsid w:val="0079279C"/>
     <w:rsid w:val="00797267"/>
     <w:rsid w:val="00797486"/>
     <w:rsid w:val="007A1502"/>
     <w:rsid w:val="007A2E66"/>
-    <w:rsid w:val="007B0324"/>
     <w:rsid w:val="007B3A76"/>
     <w:rsid w:val="007B7FC0"/>
     <w:rsid w:val="007C0932"/>
     <w:rsid w:val="007C41EF"/>
     <w:rsid w:val="007C7827"/>
     <w:rsid w:val="007E1F4F"/>
     <w:rsid w:val="007F1A1B"/>
     <w:rsid w:val="007F21F9"/>
     <w:rsid w:val="007F2AB1"/>
     <w:rsid w:val="007F2AFB"/>
     <w:rsid w:val="007F6B9B"/>
     <w:rsid w:val="007F6C93"/>
     <w:rsid w:val="0080504A"/>
     <w:rsid w:val="00817879"/>
     <w:rsid w:val="00817A66"/>
     <w:rsid w:val="00824F0F"/>
     <w:rsid w:val="00834387"/>
     <w:rsid w:val="00835DE6"/>
     <w:rsid w:val="00844477"/>
     <w:rsid w:val="00852181"/>
     <w:rsid w:val="00852901"/>
     <w:rsid w:val="00865437"/>
     <w:rsid w:val="00866403"/>
     <w:rsid w:val="00872B10"/>
     <w:rsid w:val="00873817"/>
     <w:rsid w:val="00875111"/>
     <w:rsid w:val="00880459"/>
     <w:rsid w:val="00882801"/>
     <w:rsid w:val="008966D6"/>
     <w:rsid w:val="008A2821"/>
     <w:rsid w:val="008A485A"/>
     <w:rsid w:val="008A580E"/>
     <w:rsid w:val="008B072B"/>
     <w:rsid w:val="008B0E0D"/>
     <w:rsid w:val="008C60E8"/>
     <w:rsid w:val="008C67F8"/>
     <w:rsid w:val="008D151B"/>
     <w:rsid w:val="008E0B89"/>
     <w:rsid w:val="008E2564"/>
     <w:rsid w:val="008E2A3F"/>
     <w:rsid w:val="008F0671"/>
     <w:rsid w:val="008F5871"/>
+    <w:rsid w:val="00901651"/>
     <w:rsid w:val="00911744"/>
     <w:rsid w:val="00922984"/>
     <w:rsid w:val="00924A3C"/>
     <w:rsid w:val="00926CA0"/>
     <w:rsid w:val="0093178E"/>
     <w:rsid w:val="009348C2"/>
     <w:rsid w:val="00937D8C"/>
     <w:rsid w:val="009407EB"/>
     <w:rsid w:val="00947915"/>
     <w:rsid w:val="009533F6"/>
     <w:rsid w:val="00956953"/>
     <w:rsid w:val="00960377"/>
     <w:rsid w:val="009716E5"/>
     <w:rsid w:val="00974320"/>
     <w:rsid w:val="0097640E"/>
     <w:rsid w:val="00987981"/>
     <w:rsid w:val="009979C6"/>
     <w:rsid w:val="009A1551"/>
     <w:rsid w:val="009A30D7"/>
     <w:rsid w:val="009A3645"/>
     <w:rsid w:val="009A3DF3"/>
     <w:rsid w:val="009A4AAF"/>
     <w:rsid w:val="009B4797"/>
     <w:rsid w:val="009B47A9"/>
     <w:rsid w:val="009B581F"/>
@@ -9336,187 +9440,192 @@
     <w:rsid w:val="00B07E76"/>
     <w:rsid w:val="00B10405"/>
     <w:rsid w:val="00B34929"/>
     <w:rsid w:val="00B373C9"/>
     <w:rsid w:val="00B4094B"/>
     <w:rsid w:val="00B5619A"/>
     <w:rsid w:val="00B56FAA"/>
     <w:rsid w:val="00B65787"/>
     <w:rsid w:val="00B70EC1"/>
     <w:rsid w:val="00B71DD0"/>
     <w:rsid w:val="00B72375"/>
     <w:rsid w:val="00B72D26"/>
     <w:rsid w:val="00B775A3"/>
     <w:rsid w:val="00B851B8"/>
     <w:rsid w:val="00B8541C"/>
     <w:rsid w:val="00B961CF"/>
     <w:rsid w:val="00BA5EFE"/>
     <w:rsid w:val="00BB4068"/>
     <w:rsid w:val="00BC4673"/>
     <w:rsid w:val="00BC4724"/>
     <w:rsid w:val="00BC4F6C"/>
     <w:rsid w:val="00BD240B"/>
     <w:rsid w:val="00BD2779"/>
     <w:rsid w:val="00BE507A"/>
     <w:rsid w:val="00BE6016"/>
+    <w:rsid w:val="00BE607B"/>
     <w:rsid w:val="00BE7C73"/>
     <w:rsid w:val="00BF31DA"/>
     <w:rsid w:val="00BF580E"/>
+    <w:rsid w:val="00BF5F0C"/>
     <w:rsid w:val="00C00A63"/>
     <w:rsid w:val="00C0255A"/>
     <w:rsid w:val="00C122EB"/>
     <w:rsid w:val="00C1279E"/>
     <w:rsid w:val="00C2325E"/>
+    <w:rsid w:val="00C302F3"/>
     <w:rsid w:val="00C31D9B"/>
     <w:rsid w:val="00C32FA8"/>
     <w:rsid w:val="00C3757F"/>
     <w:rsid w:val="00C43FCC"/>
     <w:rsid w:val="00C45469"/>
     <w:rsid w:val="00C47870"/>
     <w:rsid w:val="00C548F6"/>
     <w:rsid w:val="00C579C0"/>
     <w:rsid w:val="00C61B13"/>
     <w:rsid w:val="00C6582E"/>
     <w:rsid w:val="00C67C43"/>
     <w:rsid w:val="00C7023A"/>
     <w:rsid w:val="00C722CD"/>
     <w:rsid w:val="00C73424"/>
     <w:rsid w:val="00C878C8"/>
     <w:rsid w:val="00C96598"/>
     <w:rsid w:val="00CA5081"/>
     <w:rsid w:val="00CA766F"/>
     <w:rsid w:val="00CB2D11"/>
     <w:rsid w:val="00CB3C27"/>
     <w:rsid w:val="00CB682D"/>
     <w:rsid w:val="00CC0584"/>
     <w:rsid w:val="00CC250A"/>
     <w:rsid w:val="00CC444A"/>
     <w:rsid w:val="00CC5F3E"/>
     <w:rsid w:val="00CD27EC"/>
     <w:rsid w:val="00CD6919"/>
     <w:rsid w:val="00CE4D1D"/>
     <w:rsid w:val="00CE4E6D"/>
     <w:rsid w:val="00CE592C"/>
+    <w:rsid w:val="00CE7718"/>
     <w:rsid w:val="00CF11FF"/>
     <w:rsid w:val="00D000B5"/>
     <w:rsid w:val="00D04452"/>
     <w:rsid w:val="00D0633E"/>
     <w:rsid w:val="00D14185"/>
     <w:rsid w:val="00D17038"/>
     <w:rsid w:val="00D22E6A"/>
     <w:rsid w:val="00D2384E"/>
     <w:rsid w:val="00D25186"/>
     <w:rsid w:val="00D30030"/>
     <w:rsid w:val="00D301FE"/>
     <w:rsid w:val="00D31848"/>
     <w:rsid w:val="00D34D5D"/>
     <w:rsid w:val="00D35324"/>
     <w:rsid w:val="00D41814"/>
     <w:rsid w:val="00D455FB"/>
     <w:rsid w:val="00D4767E"/>
     <w:rsid w:val="00D533CD"/>
     <w:rsid w:val="00D54F80"/>
     <w:rsid w:val="00D56767"/>
     <w:rsid w:val="00D618BD"/>
     <w:rsid w:val="00D6407A"/>
     <w:rsid w:val="00D656FE"/>
     <w:rsid w:val="00D81DC3"/>
     <w:rsid w:val="00D8443B"/>
     <w:rsid w:val="00D84F77"/>
     <w:rsid w:val="00D954A6"/>
     <w:rsid w:val="00DA75C0"/>
+    <w:rsid w:val="00DB2744"/>
     <w:rsid w:val="00DB3A5C"/>
     <w:rsid w:val="00DC75B2"/>
     <w:rsid w:val="00DC786C"/>
     <w:rsid w:val="00DD116D"/>
     <w:rsid w:val="00DD5B16"/>
-    <w:rsid w:val="00DE2DF0"/>
+    <w:rsid w:val="00DE0E63"/>
     <w:rsid w:val="00DE5535"/>
     <w:rsid w:val="00DE5991"/>
     <w:rsid w:val="00DE5D66"/>
     <w:rsid w:val="00DE6277"/>
     <w:rsid w:val="00DE7545"/>
-    <w:rsid w:val="00DF01C4"/>
     <w:rsid w:val="00DF4010"/>
     <w:rsid w:val="00DF4D37"/>
     <w:rsid w:val="00E01837"/>
     <w:rsid w:val="00E04313"/>
     <w:rsid w:val="00E117A3"/>
     <w:rsid w:val="00E11DDE"/>
     <w:rsid w:val="00E13DA7"/>
     <w:rsid w:val="00E22155"/>
     <w:rsid w:val="00E23CCA"/>
     <w:rsid w:val="00E30708"/>
     <w:rsid w:val="00E3322A"/>
     <w:rsid w:val="00E36989"/>
     <w:rsid w:val="00E40DD4"/>
     <w:rsid w:val="00E41616"/>
     <w:rsid w:val="00E459AD"/>
     <w:rsid w:val="00E47F01"/>
     <w:rsid w:val="00E51FD2"/>
     <w:rsid w:val="00E532EE"/>
     <w:rsid w:val="00E53DA8"/>
     <w:rsid w:val="00E562A0"/>
     <w:rsid w:val="00E57F18"/>
     <w:rsid w:val="00E63F0C"/>
     <w:rsid w:val="00E65421"/>
     <w:rsid w:val="00E73CED"/>
     <w:rsid w:val="00E87A33"/>
     <w:rsid w:val="00E97072"/>
     <w:rsid w:val="00EA064B"/>
     <w:rsid w:val="00EA146C"/>
     <w:rsid w:val="00EA2AA9"/>
+    <w:rsid w:val="00EA6708"/>
     <w:rsid w:val="00EB3960"/>
+    <w:rsid w:val="00EB5246"/>
     <w:rsid w:val="00EB5864"/>
     <w:rsid w:val="00EB64AF"/>
     <w:rsid w:val="00EC4C38"/>
     <w:rsid w:val="00EC7099"/>
     <w:rsid w:val="00EC713F"/>
     <w:rsid w:val="00EC7E28"/>
     <w:rsid w:val="00ED383F"/>
     <w:rsid w:val="00ED3BFE"/>
     <w:rsid w:val="00ED52F4"/>
     <w:rsid w:val="00EE241E"/>
     <w:rsid w:val="00EE3256"/>
     <w:rsid w:val="00EF1408"/>
     <w:rsid w:val="00EF78F4"/>
     <w:rsid w:val="00F0232F"/>
     <w:rsid w:val="00F12E5B"/>
     <w:rsid w:val="00F22DC4"/>
     <w:rsid w:val="00F33414"/>
     <w:rsid w:val="00F367B3"/>
     <w:rsid w:val="00F41C8C"/>
     <w:rsid w:val="00F41F84"/>
     <w:rsid w:val="00F424D6"/>
     <w:rsid w:val="00F429F4"/>
     <w:rsid w:val="00F45152"/>
     <w:rsid w:val="00F47D28"/>
     <w:rsid w:val="00F5076E"/>
     <w:rsid w:val="00F52F59"/>
     <w:rsid w:val="00F562F3"/>
     <w:rsid w:val="00F56BCC"/>
-    <w:rsid w:val="00F56F0E"/>
     <w:rsid w:val="00F625F7"/>
     <w:rsid w:val="00F6281E"/>
     <w:rsid w:val="00F6514C"/>
     <w:rsid w:val="00F65954"/>
     <w:rsid w:val="00F70CAC"/>
     <w:rsid w:val="00F7299D"/>
     <w:rsid w:val="00F80218"/>
     <w:rsid w:val="00F80F24"/>
     <w:rsid w:val="00F8110A"/>
     <w:rsid w:val="00FA277F"/>
     <w:rsid w:val="00FA46D4"/>
     <w:rsid w:val="00FA7CB1"/>
     <w:rsid w:val="00FB4FEC"/>
     <w:rsid w:val="00FC0E06"/>
     <w:rsid w:val="00FC455D"/>
     <w:rsid w:val="00FC4D59"/>
     <w:rsid w:val="00FD0CB0"/>
     <w:rsid w:val="00FD7311"/>
     <w:rsid w:val="00FE2F2C"/>
     <w:rsid w:val="00FF2CED"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -11486,51 +11595,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990622728">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VENKATESH.SUBRAMANIAM@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHETAN.SAWANT@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="https://relcap-my.sharepoint.com/personal/9014017_indusindnipponlife_com/Documents/Desktop/Tool%20RFP%20-%20Website%20Upload/SOW%20&amp;%20Eligibility%20Criteria.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abhishek.Sawant@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet1.xlsx"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.emf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:VENKATESH.SUBRAMANIAM@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Excel_Worksheet.xlsx"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CHETAN.SAWANT@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Abhishek.Sawant@indusindnipponlife.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -11798,78 +11907,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A39D90F8-F3B3-46BC-8C3C-A91760934B6F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1477</Words>
-  <Characters>8424</Characters>
+  <Words>1454</Words>
+  <Characters>8293</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>70</Lines>
+  <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Typography</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ganeshsairam</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9882</CharactersWithSpaces>
+  <CharactersWithSpaces>9728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="132" baseType="variant">
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>128</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>_Toc394677358</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1703987</vt:i4>
       </vt:variant>
       <vt:variant>